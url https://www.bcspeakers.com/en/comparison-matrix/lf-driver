--- v2 (2026-04-19)
+++ v3 (2026-06-04)
@@ -3392,51 +3392,51 @@
       <c r="F17" t="str">
         <v>7</v>
       </c>
       <c r="G17" t="str">
         <v>250</v>
       </c>
       <c r="H17" t="str">
         <v>500</v>
       </c>
       <c r="I17" t="str">
         <v>97</v>
       </c>
       <c r="J17" t="str">
         <v>50</v>
       </c>
       <c r="K17" t="str">
         <v>3,000</v>
       </c>
       <c r="L17" t="str">
         <v>64</v>
       </c>
       <c r="M17" t="str">
         <v>2.5</v>
       </c>
       <c r="N17" t="str">
-        <v>Aluminium</v>
+        <v>CCAW</v>
       </c>
       <c r="O17" t="str">
         <v>Glass Fibre</v>
       </c>
       <c r="P17" t="str">
         <v>14</v>
       </c>
       <c r="Q17" t="str">
         <v>0.55</v>
       </c>
       <c r="R17" t="str">
         <v>8</v>
       </c>
       <c r="S17" t="str">
         <v>0.31</v>
       </c>
       <c r="T17" t="str">
         <v>1.25</v>
       </c>
       <c r="U17" t="str">
         <v>TWP Waterproof Both Sides</v>
       </c>
       <c r="V17" t="str">
         <v>56</v>
       </c>
@@ -22224,54 +22224,54 @@
       <c r="AM130" t="str">
         <v>Radial</v>
       </c>
       <c r="AN130" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO130" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP130" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ130" t="str">
         <v>460</v>
       </c>
       <c r="AR130" t="str">
         <v>18</v>
       </c>
       <c r="AS130" t="str">
         <v>442</v>
       </c>
       <c r="AT130" t="str">
         <v>17.4</v>
       </c>
       <c r="AU130" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV130" t="str">
-        <v>16.61</v>
+        <v>16.73</v>
       </c>
       <c r="AW130" t="str">
         <v>239</v>
       </c>
       <c r="AX130" t="str">
         <v>9.41</v>
       </c>
       <c r="AY130" t="str">
         <v>16</v>
       </c>
       <c r="AZ130" t="str">
         <v>0.63</v>
       </c>
       <c r="BA130" t="str">
         <v>10</v>
       </c>
       <c r="BB130" t="str">
         <v>0.35</v>
       </c>
       <c r="BC130" t="str">
         <v>10.5</v>
       </c>
       <c r="BD130" t="str">
         <v>23.15</v>
       </c>
@@ -22421,54 +22421,54 @@
       <c r="AM131" t="str">
         <v>Radial</v>
       </c>
       <c r="AN131" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO131" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP131" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ131" t="str">
         <v>460</v>
       </c>
       <c r="AR131" t="str">
         <v>18</v>
       </c>
       <c r="AS131" t="str">
         <v>442</v>
       </c>
       <c r="AT131" t="str">
         <v>17.4</v>
       </c>
       <c r="AU131" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV131" t="str">
-        <v>16.61</v>
+        <v>16.73</v>
       </c>
       <c r="AW131" t="str">
         <v>239</v>
       </c>
       <c r="AX131" t="str">
         <v>9.41</v>
       </c>
       <c r="AY131" t="str">
         <v>16</v>
       </c>
       <c r="AZ131" t="str">
         <v>0.63</v>
       </c>
       <c r="BA131" t="str">
         <v>10</v>
       </c>
       <c r="BB131" t="str">
         <v>0.35</v>
       </c>
       <c r="BC131" t="str">
         <v>10.5</v>
       </c>
       <c r="BD131" t="str">
         <v>23.15</v>
       </c>
@@ -22618,54 +22618,54 @@
       <c r="AM132" t="str">
         <v>Radial</v>
       </c>
       <c r="AN132" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO132" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP132" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ132" t="str">
         <v>460</v>
       </c>
       <c r="AR132" t="str">
         <v>18</v>
       </c>
       <c r="AS132" t="str">
         <v>442</v>
       </c>
       <c r="AT132" t="str">
         <v>17.4</v>
       </c>
       <c r="AU132" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV132" t="str">
-        <v>16.61</v>
+        <v>16.73</v>
       </c>
       <c r="AW132" t="str">
         <v>248</v>
       </c>
       <c r="AX132" t="str">
         <v>9.76</v>
       </c>
       <c r="AY132" t="str">
         <v>16</v>
       </c>
       <c r="AZ132" t="str">
         <v>0.63</v>
       </c>
       <c r="BA132" t="str">
         <v>10</v>
       </c>
       <c r="BB132" t="str">
         <v>0.35</v>
       </c>
       <c r="BC132" t="str">
         <v>12.55</v>
       </c>
       <c r="BD132" t="str">
         <v>27.67</v>
       </c>
@@ -22815,54 +22815,54 @@
       <c r="AM133" t="str">
         <v>Radial</v>
       </c>
       <c r="AN133" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO133" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP133" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ133" t="str">
         <v>460</v>
       </c>
       <c r="AR133" t="str">
         <v>18</v>
       </c>
       <c r="AS133" t="str">
         <v>442</v>
       </c>
       <c r="AT133" t="str">
         <v>17.4</v>
       </c>
       <c r="AU133" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV133" t="str">
-        <v>16.61</v>
+        <v>16.73</v>
       </c>
       <c r="AW133" t="str">
         <v>248</v>
       </c>
       <c r="AX133" t="str">
         <v>9.76</v>
       </c>
       <c r="AY133" t="str">
         <v>16</v>
       </c>
       <c r="AZ133" t="str">
         <v>0.63</v>
       </c>
       <c r="BA133" t="str">
         <v>10</v>
       </c>
       <c r="BB133" t="str">
         <v>0.35</v>
       </c>
       <c r="BC133" t="str">
         <v>12.55</v>
       </c>
       <c r="BD133" t="str">
         <v>27.67</v>
       </c>
@@ -23012,54 +23012,54 @@
       <c r="AM134" t="str">
         <v>Radial</v>
       </c>
       <c r="AN134" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO134" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP134" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ134" t="str">
         <v>460</v>
       </c>
       <c r="AR134" t="str">
         <v>18</v>
       </c>
       <c r="AS134" t="str">
         <v>443</v>
       </c>
       <c r="AT134" t="str">
         <v>17.44</v>
       </c>
       <c r="AU134" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV134" t="str">
-        <v>16.61</v>
+        <v>16.73</v>
       </c>
       <c r="AW134" t="str">
         <v>261</v>
       </c>
       <c r="AX134" t="str">
         <v>10.28</v>
       </c>
       <c r="AY134" t="str">
         <v>16</v>
       </c>
       <c r="AZ134" t="str">
         <v>0.63</v>
       </c>
       <c r="BA134" t="str">
         <v>10.5</v>
       </c>
       <c r="BB134" t="str">
         <v>0.37</v>
       </c>
       <c r="BC134" t="str">
         <v>15.35</v>
       </c>
       <c r="BD134" t="str">
         <v>33.84</v>
       </c>
@@ -25784,54 +25784,54 @@
       <c r="AM152" t="str">
         <v>Radial</v>
       </c>
       <c r="AN152" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO152" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP152" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ152" t="str">
         <v>460</v>
       </c>
       <c r="AR152" t="str">
         <v>18</v>
       </c>
       <c r="AS152" t="str">
         <v>443</v>
       </c>
       <c r="AT152" t="str">
         <v>17.44</v>
       </c>
       <c r="AU152" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV152" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW152" t="str">
         <v>239</v>
       </c>
       <c r="AX152" t="str">
         <v>9.41</v>
       </c>
       <c r="AY152" t="str">
         <v>16</v>
       </c>
       <c r="AZ152" t="str">
         <v>0.63</v>
       </c>
       <c r="BA152" t="str">
         <v>10</v>
       </c>
       <c r="BB152" t="str">
         <v>0.35</v>
       </c>
       <c r="BC152" t="str">
         <v>10.5</v>
       </c>
       <c r="BD152" t="str">
         <v>23.15</v>
       </c>
@@ -25981,54 +25981,54 @@
       <c r="AM153" t="str">
         <v>Radial</v>
       </c>
       <c r="AN153" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO153" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP153" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ153" t="str">
         <v>460</v>
       </c>
       <c r="AR153" t="str">
         <v>18</v>
       </c>
       <c r="AS153" t="str">
         <v>443</v>
       </c>
       <c r="AT153" t="str">
         <v>17.44</v>
       </c>
       <c r="AU153" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV153" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW153" t="str">
         <v>239</v>
       </c>
       <c r="AX153" t="str">
         <v>9.41</v>
       </c>
       <c r="AY153" t="str">
         <v>16</v>
       </c>
       <c r="AZ153" t="str">
         <v>0.63</v>
       </c>
       <c r="BA153" t="str">
         <v>10</v>
       </c>
       <c r="BB153" t="str">
         <v>0.35</v>
       </c>
       <c r="BC153" t="str">
         <v>10.5</v>
       </c>
       <c r="BD153" t="str">
         <v>23.15</v>
       </c>
@@ -26178,54 +26178,54 @@
       <c r="AM154" t="str">
         <v>Radial</v>
       </c>
       <c r="AN154" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO154" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP154" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ154" t="str">
         <v>460</v>
       </c>
       <c r="AR154" t="str">
         <v>18</v>
       </c>
       <c r="AS154" t="str">
         <v>443</v>
       </c>
       <c r="AT154" t="str">
         <v>17.44</v>
       </c>
       <c r="AU154" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV154" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW154" t="str">
         <v>242</v>
       </c>
       <c r="AX154" t="str">
         <v>9.5</v>
       </c>
       <c r="AY154" t="str">
         <v>16</v>
       </c>
       <c r="AZ154" t="str">
         <v>0.62</v>
       </c>
       <c r="BA154" t="str">
         <v>10.5</v>
       </c>
       <c r="BB154" t="str">
         <v>0.37</v>
       </c>
       <c r="BC154" t="str">
         <v>11.9</v>
       </c>
       <c r="BD154" t="str">
         <v>26.2</v>
       </c>
@@ -26375,54 +26375,54 @@
       <c r="AM155" t="str">
         <v>Radial</v>
       </c>
       <c r="AN155" t="str">
         <v>Neodymium Inside Slug</v>
       </c>
       <c r="AO155" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP155" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ155" t="str">
         <v>460</v>
       </c>
       <c r="AR155" t="str">
         <v>18</v>
       </c>
       <c r="AS155" t="str">
         <v>443</v>
       </c>
       <c r="AT155" t="str">
         <v>17.44</v>
       </c>
       <c r="AU155" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV155" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW155" t="str">
         <v>242</v>
       </c>
       <c r="AX155" t="str">
         <v>9.5</v>
       </c>
       <c r="AY155" t="str">
         <v>16</v>
       </c>
       <c r="AZ155" t="str">
         <v>0.62</v>
       </c>
       <c r="BA155" t="str">
         <v>10.5</v>
       </c>
       <c r="BB155" t="str">
         <v>0.37</v>
       </c>
       <c r="BC155" t="str">
         <v>11.9</v>
       </c>
       <c r="BD155" t="str">
         <v>26.2</v>
       </c>
@@ -26572,54 +26572,54 @@
       <c r="AM156" t="str">
         <v>Radial</v>
       </c>
       <c r="AN156" t="str">
         <v>Ferrite</v>
       </c>
       <c r="AO156" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP156" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ156" t="str">
         <v>460</v>
       </c>
       <c r="AR156" t="str">
         <v>18</v>
       </c>
       <c r="AS156" t="str">
         <v>442</v>
       </c>
       <c r="AT156" t="str">
         <v>17.4</v>
       </c>
       <c r="AU156" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV156" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW156" t="str">
         <v>241</v>
       </c>
       <c r="AX156" t="str">
         <v>9.5</v>
       </c>
       <c r="AY156" t="str">
         <v>16</v>
       </c>
       <c r="AZ156" t="str">
         <v>0.63</v>
       </c>
       <c r="BA156" t="str">
         <v>11</v>
       </c>
       <c r="BB156" t="str">
         <v>0.39</v>
       </c>
       <c r="BC156" t="str">
         <v>15.4</v>
       </c>
       <c r="BD156" t="str">
         <v>33.95</v>
       </c>
@@ -26769,54 +26769,54 @@
       <c r="AM157" t="str">
         <v>Radial</v>
       </c>
       <c r="AN157" t="str">
         <v>Ferrite</v>
       </c>
       <c r="AO157" t="str">
         <v>Double Silicone</v>
       </c>
       <c r="AP157" t="str">
         <v>T-Pole</v>
       </c>
       <c r="AQ157" t="str">
         <v>460</v>
       </c>
       <c r="AR157" t="str">
         <v>18</v>
       </c>
       <c r="AS157" t="str">
         <v>442</v>
       </c>
       <c r="AT157" t="str">
         <v>17.4</v>
       </c>
       <c r="AU157" t="str">
-        <v>422</v>
+        <v>425</v>
       </c>
       <c r="AV157" t="str">
-        <v>16.6</v>
+        <v>16.73</v>
       </c>
       <c r="AW157" t="str">
         <v>241</v>
       </c>
       <c r="AX157" t="str">
         <v>9.5</v>
       </c>
       <c r="AY157" t="str">
         <v>16</v>
       </c>
       <c r="AZ157" t="str">
         <v>0.63</v>
       </c>
       <c r="BA157" t="str">
         <v>11</v>
       </c>
       <c r="BB157" t="str">
         <v>0.39</v>
       </c>
       <c r="BC157" t="str">
         <v>15.4</v>
       </c>
       <c r="BD157" t="str">
         <v>33.95</v>
       </c>